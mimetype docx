--- v0 (2026-04-19)
+++ v1 (2026-06-06)
@@ -1,53 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/x-font-ttf" Extension="ttf"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="100" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">ANEXO ÚNICO</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:spacing w:after="200" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -243,50 +242,55 @@
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">todos</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> los campos del formato sin excepción.</w:t>
       </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="240" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -362,50 +366,55 @@
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">asterisco (*)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Formato:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> El documento preferentemente puede ser llenado a computadora o con letra de molde legible, utilizando tinta azul o negra. No se aceptarán formatos con tachaduras o enmendaduras.</w:t>
@@ -745,57 +754,51 @@
           <w:color w:val="000000"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">( ) Apoyo por Convocatoria: Financiamiento para proyectos culturales, programación, fortalecimiento de infraestructura, desarrollo y producción artística</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">( ) Apoyo en Especie: </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Servicios de difusión, apoyo técnico y/o logístico para actividades artísticas y/o culturales que se brindará a través de las áreas operativas correspondientes de la Secretaría, conforme a la capacidad de estas.</w:t>
+        <w:t xml:space="preserve">( ) Apoyo en Especie: Servicios de difusión, apoyo técnico y/o logístico para actividades artísticas y/o culturales que se brindará a través de las áreas operativas correspondientes de la Secretaría, conforme a la capacidad de estas.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
       <w:pPr>
         <w:ind w:left="708" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
@@ -3954,51 +3957,51 @@
               <w:left w:color="999999" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="999999" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="999999" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f2f2f2" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personas participantes que ejecutan el proyecto (desglose por tipo)*:</w:t>
+              <w:t xml:space="preserve">Personas totales participantes que ejecutan el proyecto (desglose por tipo)*:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="420" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:left w:color="999999" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="999999" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="999999" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
@@ -4258,51 +4261,51 @@
               <w:left w:color="999999" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="999999" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="999999" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="f2f2f2" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Total de participantes residentes en el Estado*:</w:t>
+              <w:t xml:space="preserve">Del total arriba mencionado de participantes que ejecutan el proyecto, indique el número de residentes en el Estado*:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="420" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:left w:color="999999" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="999999" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="999999" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="80.0" w:type="dxa"/>
               <w:left w:w="120.0" w:type="dxa"/>
               <w:bottom w:w="80.0" w:type="dxa"/>
               <w:right w:w="120.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
@@ -8510,63 +8513,51 @@
         </w:rPr>
         <w:t xml:space="preserve">( ) Clave Única de Registro de Población (CURP) o CURP biométrica.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000133">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">( ) Carátula de estado de cuenta bancario legible; </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">, número de cuenta bancaria  (7 dígitos ) CLABE Interbancaria (18 dígitos) y nombre de la persona solicitante.</w:t>
+        <w:t xml:space="preserve">( ) Carátula de estado de cuenta bancario legible; nombre y logo de la institución bancaria, número de cuenta bancaria  (7 dígitos ) CLABE Interbancaria (18 dígitos) y nombre de la persona solicitante.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000134">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">( ) Acta constitutiva (en caso de ser persona moral)</w:t>
@@ -8758,50 +8749,55 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">( ) Otros: _____________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013C">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013D">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
@@ -9072,333 +9068,327 @@
       <w:pgMar w:bottom="1440" w:top="1440" w:left="1440" w:right="1440" w:header="708" w:footer="708"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Arial"/>
   <w:font w:name="Georgia"/>
   <w:font w:name="Courier New"/>
   <w:font w:name="Noto Sans Symbols">
     <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
     <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014F">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
-      <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4419"/>
         <w:tab w:val="right" w:leader="none" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000150">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
-      <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4419"/>
         <w:tab w:val="right" w:leader="none" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000151">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
-      <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4419"/>
         <w:tab w:val="right" w:leader="none" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014C">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
-      <w:pageBreakBefore w:val="0"/>
-[...47 lines deleted...]
-      <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4419"/>
         <w:tab w:val="right" w:leader="none" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:drawing>
         <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>2639866</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-213359</wp:posOffset>
+            <wp:posOffset>-213357</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="3606165" cy="674370"/>
           <wp:effectExtent b="0" l="0" r="0" t="0"/>
           <wp:wrapSquare wrapText="bothSides" distB="0" distT="0" distL="114300" distR="114300"/>
-          <wp:docPr id="3" name="image1.png"/>
+          <wp:docPr id="1" name="image1.png"/>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image1.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect b="0" l="0" r="0" t="0"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="3606165" cy="674370"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect"/>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014D">
+    <w:pPr>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4419"/>
+        <w:tab w:val="right" w:leader="none" w:pos="8838"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014E">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
-      <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4419"/>
         <w:tab w:val="right" w:leader="none" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
@@ -10337,313 +10327,50 @@
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:color w:val="1f4d78"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Fuentedeprrafopredeter" w:default="1">
-[...261 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
       <w:i w:val="1"/>
       <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
@@ -10746,355 +10473,374 @@
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="10.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="10.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table10">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="10.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="10.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-bold.ttf"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjrzcvG0H5ngnq+Lxf1tISTUcyBlg==">CgMxLjA4AHIhMXllc3BDeTZkOTByV040V0E4RU9uRnpaRllHcWEwNjJP</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mh9GmCBsdeyJH13UcqEU9ZLwgWW8A==">CgMxLjA4AHIhMXFDU1hGT0QzWk53LUNjWmZmMWVzS1JSMHB3M293c1Na</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
-
-[...4 lines deleted...]
-</file>